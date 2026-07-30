--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -18,234 +18,234 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <si>
     <t>工作時間（起）</t>
   </si>
   <si>
     <t>工作時間（迄）</t>
   </si>
   <si>
-    <t>8:21:19</t>
-[...182 lines deleted...]
-    <t>17:05:01</t>
+    <t>8:17:33</t>
+  </si>
+  <si>
+    <t>17:25:12</t>
+  </si>
+  <si>
+    <t>8:10:00</t>
+  </si>
+  <si>
+    <t>17:05:24</t>
+  </si>
+  <si>
+    <t>8:01:56</t>
+  </si>
+  <si>
+    <t>17:13:42</t>
+  </si>
+  <si>
+    <t>8:10:12</t>
+  </si>
+  <si>
+    <t>17:28:06</t>
+  </si>
+  <si>
+    <t>8:29:30</t>
+  </si>
+  <si>
+    <t>17:20:05</t>
+  </si>
+  <si>
+    <t>8:10:34</t>
+  </si>
+  <si>
+    <t>17:23:37</t>
+  </si>
+  <si>
+    <t>8:22:51</t>
+  </si>
+  <si>
+    <t>17:22:51</t>
+  </si>
+  <si>
+    <t>8:02:35</t>
+  </si>
+  <si>
+    <t>17:03:52</t>
+  </si>
+  <si>
+    <t>8:29:06</t>
+  </si>
+  <si>
+    <t>17:28:48</t>
+  </si>
+  <si>
+    <t>8:22:10</t>
+  </si>
+  <si>
+    <t>17:09:29</t>
+  </si>
+  <si>
+    <t>8:21:23</t>
+  </si>
+  <si>
+    <t>17:13:03</t>
+  </si>
+  <si>
+    <t>8:21:32</t>
+  </si>
+  <si>
+    <t>17:24:59</t>
+  </si>
+  <si>
+    <t>8:02:54</t>
+  </si>
+  <si>
+    <t>17:24:25</t>
+  </si>
+  <si>
+    <t>8:05:09</t>
+  </si>
+  <si>
+    <t>17:16:07</t>
+  </si>
+  <si>
+    <t>8:04:00</t>
+  </si>
+  <si>
+    <t>17:03:51</t>
+  </si>
+  <si>
+    <t>8:06:14</t>
+  </si>
+  <si>
+    <t>17:19:48</t>
+  </si>
+  <si>
+    <t>8:14:49</t>
+  </si>
+  <si>
+    <t>17:14:18</t>
+  </si>
+  <si>
+    <t>8:26:44</t>
+  </si>
+  <si>
+    <t>17:01:47</t>
+  </si>
+  <si>
+    <t>8:01:33</t>
+  </si>
+  <si>
+    <t>17:03:59</t>
+  </si>
+  <si>
+    <t>8:22:49</t>
+  </si>
+  <si>
+    <t>17:14:01</t>
+  </si>
+  <si>
+    <t>8:00:57</t>
+  </si>
+  <si>
+    <t>17:11:26</t>
+  </si>
+  <si>
+    <t>8:16:08</t>
+  </si>
+  <si>
+    <t>17:10:01</t>
+  </si>
+  <si>
+    <t>8:21:41</t>
+  </si>
+  <si>
+    <t>17:20:27</t>
+  </si>
+  <si>
+    <t>8:17:00</t>
+  </si>
+  <si>
+    <t>17:29:49</t>
+  </si>
+  <si>
+    <t>8:08:21</t>
+  </si>
+  <si>
+    <t>17:07:35</t>
+  </si>
+  <si>
+    <t>8:13:36</t>
+  </si>
+  <si>
+    <t>17:25:26</t>
+  </si>
+  <si>
+    <t>8:01:06</t>
+  </si>
+  <si>
+    <t>17:24:42</t>
+  </si>
+  <si>
+    <t>8:16:52</t>
+  </si>
+  <si>
+    <t>17:10:51</t>
+  </si>
+  <si>
+    <t>8:23:30</t>
+  </si>
+  <si>
+    <t>17:20:09</t>
+  </si>
+  <si>
+    <t>8:12:18</t>
+  </si>
+  <si>
+    <t>17:04:55</t>
+  </si>
+  <si>
+    <t>8:00:15</t>
+  </si>
+  <si>
+    <t>17:16:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>