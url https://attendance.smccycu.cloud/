--- v1 (2026-07-30)
+++ v2 (2026-09-28)
@@ -10,242 +10,236 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="62">
   <si>
     <t>工作時間（起）</t>
   </si>
   <si>
     <t>工作時間（迄）</t>
   </si>
   <si>
-    <t>8:17:33</t>
-[...182 lines deleted...]
-    <t>17:16:02</t>
+    <t>8:15:47</t>
+  </si>
+  <si>
+    <t>17:18:21</t>
+  </si>
+  <si>
+    <t>8:01:15</t>
+  </si>
+  <si>
+    <t>17:11:31</t>
+  </si>
+  <si>
+    <t>8:09:31</t>
+  </si>
+  <si>
+    <t>17:12:20</t>
+  </si>
+  <si>
+    <t>8:27:42</t>
+  </si>
+  <si>
+    <t>17:26:44</t>
+  </si>
+  <si>
+    <t>8:26:51</t>
+  </si>
+  <si>
+    <t>17:21:41</t>
+  </si>
+  <si>
+    <t>8:04:30</t>
+  </si>
+  <si>
+    <t>17:26:26</t>
+  </si>
+  <si>
+    <t>8:00:50</t>
+  </si>
+  <si>
+    <t>17:18:43</t>
+  </si>
+  <si>
+    <t>8:05:51</t>
+  </si>
+  <si>
+    <t>17:27:08</t>
+  </si>
+  <si>
+    <t>8:28:05</t>
+  </si>
+  <si>
+    <t>17:12:46</t>
+  </si>
+  <si>
+    <t>8:19:25</t>
+  </si>
+  <si>
+    <t>17:24:24</t>
+  </si>
+  <si>
+    <t>8:18:15</t>
+  </si>
+  <si>
+    <t>17:23:38</t>
+  </si>
+  <si>
+    <t>8:09:07</t>
+  </si>
+  <si>
+    <t>17:06:02</t>
+  </si>
+  <si>
+    <t>8:23:47</t>
+  </si>
+  <si>
+    <t>17:28:44</t>
+  </si>
+  <si>
+    <t>8:18:26</t>
+  </si>
+  <si>
+    <t>17:06:59</t>
+  </si>
+  <si>
+    <t>8:08:10</t>
+  </si>
+  <si>
+    <t>17:07:06</t>
+  </si>
+  <si>
+    <t>8:19:51</t>
+  </si>
+  <si>
+    <t>17:24:48</t>
+  </si>
+  <si>
+    <t>8:11:40</t>
+  </si>
+  <si>
+    <t>17:09:32</t>
+  </si>
+  <si>
+    <t>8:07:57</t>
+  </si>
+  <si>
+    <t>17:28:45</t>
+  </si>
+  <si>
+    <t>8:15:42</t>
+  </si>
+  <si>
+    <t>17:20:32</t>
+  </si>
+  <si>
+    <t>8:26:35</t>
+  </si>
+  <si>
+    <t>17:09:53</t>
+  </si>
+  <si>
+    <t>8:25:43</t>
+  </si>
+  <si>
+    <t>17:26:51</t>
+  </si>
+  <si>
+    <t>17:03:47</t>
+  </si>
+  <si>
+    <t>8:04:50</t>
+  </si>
+  <si>
+    <t>17:17:26</t>
+  </si>
+  <si>
+    <t>8:22:36</t>
+  </si>
+  <si>
+    <t>17:16:58</t>
+  </si>
+  <si>
+    <t>8:23:56</t>
+  </si>
+  <si>
+    <t>17:19:59</t>
+  </si>
+  <si>
+    <t>8:23:53</t>
+  </si>
+  <si>
+    <t>17:19:12</t>
+  </si>
+  <si>
+    <t>8:03:15</t>
+  </si>
+  <si>
+    <t>8:00:07</t>
+  </si>
+  <si>
+    <t>17:15:29</t>
+  </si>
+  <si>
+    <t>8:00:13</t>
+  </si>
+  <si>
+    <t>17:21:13</t>
+  </si>
+  <si>
+    <t>8:20:05</t>
+  </si>
+  <si>
+    <t>17:28:17</t>
+  </si>
+  <si>
+    <t>8:24:11</t>
+  </si>
+  <si>
+    <t>17:13:27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -721,126 +715,126 @@
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B28" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B31" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B32" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>